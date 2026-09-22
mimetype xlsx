--- v0 (2026-05-06)
+++ v1 (2026-09-22)
@@ -1,123 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Area5_SerAllaPer\C-ASS-SPORTIVO-CULTURALI-GIOVANILI\Associazioni\Contrib_ass\2025\contributi straordinari\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF057422-2EEE-44E7-8F76-D49BFD6C874B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7790F2A-2037-46C1-8156-90681F5BA289}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29100" yWindow="885" windowWidth="24660" windowHeight="15960" xr2:uid="{F2CACECB-F0DA-434A-921C-F6959F33DF9A}"/>
+    <workbookView xWindow="1560" yWindow="1560" windowWidth="22740" windowHeight="16185" xr2:uid="{F2CACECB-F0DA-434A-921C-F6959F33DF9A}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C2" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>DENOMINAZIONE ASSOCIAZIONE E IDENTIFICATIVO FISCALE</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>IMPORTO CONTRIBUTO ORDINARIO 2025</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">ASD VIGONOVO C.F./P.I.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>01826780932</t>
     </r>
   </si>
   <si>
-    <t>IMPORTO CONTRIBUTO ORDINARIO LIQUIDATO (60%)</t>
+    <t>IMPORTO CONTRIBUTO STRAORDINARIO 2025</t>
+  </si>
+  <si>
+    <t>IMPORTO CONTRIBUTO STRAORDINARIO LIQUIDATO (60%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00;[Red]\-[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -493,84 +493,84 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F369C16-EC22-45D5-A592-769EF50FA79C}">
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.5703125" customWidth="1"/>
     <col min="2" max="3" width="23.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B2" s="2">
         <v>2850</v>
       </c>
       <c r="C2" s="2">
         <f t="shared" ref="C2" si="0">B2*0.6</f>
         <v>1710</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Pi4PWhxhLFGHDyNNna0CVaqDG2e4FVNW3d3cvz4QCTD0rj9hcQcRYNbecUit401jWP7zPcRmmkcpWcZeQq7FkA==" saltValue="DI0A3UBAZtGviojN5hoBJQ==" spinCount="100000" sheet="1" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" pivotTables="0"/>
+  <sheetProtection insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" pivotTables="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Foglio1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>